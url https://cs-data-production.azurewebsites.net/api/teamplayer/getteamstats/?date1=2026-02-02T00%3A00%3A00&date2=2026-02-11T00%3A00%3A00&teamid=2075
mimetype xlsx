--- v0 (2026-02-03)
+++ v1 (2026-04-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8dc4725b333c4593" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6dcaa9cd90214acfa5d28e8df2fea62f.psmdcp" Id="R8ded4502f1c74044" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03564ff91761410f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f67376cdd971442187755d1b6ee35594.psmdcp" Id="R39cb973d20614665" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's U-17" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="87" uniqueCount="87">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>