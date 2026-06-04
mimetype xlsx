--- v1 (2026-04-15)
+++ v2 (2026-06-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03564ff91761410f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f67376cdd971442187755d1b6ee35594.psmdcp" Id="R39cb973d20614665" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2630b4bc8625496f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8257200da5284d148a51f7ba5c9ad2bc.psmdcp" Id="R06b59b9324264572" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's U-17" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="87" uniqueCount="87">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>