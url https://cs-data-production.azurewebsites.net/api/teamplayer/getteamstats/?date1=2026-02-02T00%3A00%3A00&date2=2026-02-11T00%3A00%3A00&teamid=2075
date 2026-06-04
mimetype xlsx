--- v2 (2026-06-04)
+++ v3 (2026-06-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2630b4bc8625496f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8257200da5284d148a51f7ba5c9ad2bc.psmdcp" Id="R06b59b9324264572" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra01018da678445de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5b856f64786a43f7a88c0ab3d8e02481.psmdcp" Id="Rf9ac59339a504677" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's U-17" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="87" uniqueCount="87">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>