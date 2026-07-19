--- v3 (2026-06-04)
+++ v4 (2026-07-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra01018da678445de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5b856f64786a43f7a88c0ab3d8e02481.psmdcp" Id="Rf9ac59339a504677" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3be73e55158a498a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5884d2c5a2444d359953c5b6954cdba3.psmdcp" Id="R5c8bea2f6d6a461e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's U-17" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="87" uniqueCount="87">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>