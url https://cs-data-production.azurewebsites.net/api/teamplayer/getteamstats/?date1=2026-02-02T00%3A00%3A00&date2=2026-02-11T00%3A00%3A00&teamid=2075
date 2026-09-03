--- v4 (2026-07-19)
+++ v5 (2026-09-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3be73e55158a498a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5884d2c5a2444d359953c5b6954cdba3.psmdcp" Id="R5c8bea2f6d6a461e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5314fe2dbff04144" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/261bb1367f254c7a9e3cf8236da1fc74.psmdcp" Id="Ra249fe69f4264164" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's U-17" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="87" uniqueCount="87">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>