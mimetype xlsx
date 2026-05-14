--- v0 (2026-02-03)
+++ v1 (2026-05-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d301df6cdfe4d07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a7308680792145a48e54769bf0bdea77.psmdcp" Id="R9092d772391742e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9b8280a1e5a4375" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/101ed86cc9174880928eba2719c7086c.psmdcp" Id="Rbe042abdb7b94f98" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's U-17" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="66">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>