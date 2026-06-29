--- v1 (2026-05-14)
+++ v2 (2026-06-29)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9b8280a1e5a4375" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/101ed86cc9174880928eba2719c7086c.psmdcp" Id="Rbe042abdb7b94f98" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabe246f2f2d14c37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/39208acc423141d5a6ef723fc2061606.psmdcp" Id="Reb6b94833d8e45d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's U-17" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="66">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="68" uniqueCount="68">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
     <x:t>Full Name</x:t>
   </x:si>
   <x:si>
     <x:t>Country / Club</x:t>
   </x:si>
   <x:si>
     <x:t>Age</x:t>
   </x:si>
   <x:si>
     <x:t>Where they grew up</x:t>
   </x:si>
   <x:si>
     <x:t>Phonetic</x:t>
   </x:si>
   <x:si>
     <x:t>Canada Appearances</x:t>
   </x:si>
   <x:si>
@@ -206,50 +206,56 @@
     <x:t>Brooklyn Boldt</x:t>
   </x:si>
   <x:si>
     <x:t>South Surrey, ﻿British Columbia, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=57528</x:t>
   </x:si>
   <x:si>
     <x:t>Samantha Powell</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=56848</x:t>
   </x:si>
   <x:si>
     <x:t>Reed Tingley</x:t>
   </x:si>
   <x:si>
     <x:t>CAN / Concorde Fire</x:t>
   </x:si>
   <x:si>
     <x:t>Atlanta, Georgia, USA</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=57475</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adrianna Giese</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.canadasoccer.com/profile/?id=57573</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="3">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -303,51 +309,51 @@
     </x:xf>
     <x:xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="3">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId22" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId23" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -589,59 +595,59 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=57525" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=56851" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=56867" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=56854" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=56855" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=56870" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=57526" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=56853" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=57535" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=57538" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=57532" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=56856" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=56849" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=57528" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=56848" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=57475" TargetMode="External" Id="rId20" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=57525" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=56851" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=56867" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=56854" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=56855" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=56870" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=57526" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=56853" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=57535" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=57538" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=57532" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=56856" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=56849" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=57528" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=56848" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=57475" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=57573" TargetMode="External" Id="rId21" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:K17"/>
+  <x:dimension ref="A1:K18"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="9.090625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="8.920625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="23.000625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="33.480625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="5.160625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="34.910625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="9.500625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="20.050625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="13.620625" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="14.630625" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="45.330625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:11">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1112,68 +1118,98 @@
       <x:c r="C17" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E17" s="0" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H17" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I17" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J17" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K17" s="2" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
+    <x:row r="18" spans="1:11">
+      <x:c r="A18" s="0" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B18" s="0" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="C18" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="E18" s="0" t="n">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F18" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H18" s="0" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I18" s="0" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J18" s="0" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K18" s="2" t="s">
+        <x:v>67</x:v>
+      </x:c>
+    </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="K2" r:id="rId5"/>
     <x:hyperlink ref="K3" r:id="rId6"/>
     <x:hyperlink ref="K4" r:id="rId7"/>
     <x:hyperlink ref="K5" r:id="rId8"/>
     <x:hyperlink ref="K6" r:id="rId9"/>
     <x:hyperlink ref="K7" r:id="rId10"/>
     <x:hyperlink ref="K8" r:id="rId11"/>
     <x:hyperlink ref="K9" r:id="rId12"/>
     <x:hyperlink ref="K10" r:id="rId13"/>
     <x:hyperlink ref="K11" r:id="rId14"/>
     <x:hyperlink ref="K12" r:id="rId15"/>
     <x:hyperlink ref="K13" r:id="rId16"/>
     <x:hyperlink ref="K14" r:id="rId17"/>
     <x:hyperlink ref="K15" r:id="rId18"/>
     <x:hyperlink ref="K16" r:id="rId19"/>
     <x:hyperlink ref="K17" r:id="rId20"/>
+    <x:hyperlink ref="K18" r:id="rId21"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>