--- v2 (2026-06-29)
+++ v3 (2026-08-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabe246f2f2d14c37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/39208acc423141d5a6ef723fc2061606.psmdcp" Id="Reb6b94833d8e45d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R619135c73ceb446f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/164190963f084007a1bbec0c6d8a4fbb.psmdcp" Id="R242ca3c955284b3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's U-17" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="68" uniqueCount="68">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>