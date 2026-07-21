--- v0 (2026-06-04)
+++ v1 (2026-07-21)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc4ce8110d2f48ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d73304dbc8f64d6b864bf2f7603f1376.psmdcp" Id="R20ae420036e44369" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fac73db703a492f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/40beba4f9f174131902a7b44ab933fd1.psmdcp" Id="Re89f7fc8be0c46e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's U-20" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="97" uniqueCount="97">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="101" uniqueCount="101">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
     <x:t>Full Name</x:t>
   </x:si>
   <x:si>
     <x:t>Country / Club</x:t>
   </x:si>
   <x:si>
     <x:t>Age</x:t>
   </x:si>
   <x:si>
     <x:t>Where they grew up</x:t>
   </x:si>
   <x:si>
     <x:t>Phonetic</x:t>
   </x:si>
   <x:si>
     <x:t>Canada Appearances</x:t>
   </x:si>
   <x:si>
@@ -299,50 +299,62 @@
     <x:t>Toronto, Ontario, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=56595</x:t>
   </x:si>
   <x:si>
     <x:t>Taegan Stewart</x:t>
   </x:si>
   <x:si>
     <x:t>CAN / Calgary Wild FC</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=56010</x:t>
   </x:si>
   <x:si>
     <x:t>Chloe Taylor</x:t>
   </x:si>
   <x:si>
     <x:t>CAN / Vancouver Rise FC</x:t>
   </x:si>
   <x:si>
     <x:t>North Vancouver, ﻿British Columbia, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=57121</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Emma Yee</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USA / University of Illinois</x:t>
+  </x:si>
+  <x:si>
+    <x:t>﻿British Columbia, Canada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.canadasoccer.com/profile/?id=57381</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="3">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -396,51 +408,51 @@
     </x:xf>
     <x:xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="3">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId29" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -682,59 +694,59 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=57075" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=55702" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=56662" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=56601" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=56655" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=55700" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=56593" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=56019" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=55699" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=57079" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=56015" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=56597" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=57553" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=55757" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=57559" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=57074" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=57365" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=56412" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=56599" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=56595" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=56010" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=57121" TargetMode="External" Id="rId26" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=57075" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=55702" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=56662" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=56601" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=56655" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=55700" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=56593" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=56019" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=55699" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=57079" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=56015" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=56597" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=57553" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=55757" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=57559" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=57074" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=57365" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=56412" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=56599" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=56595" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=56010" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=57121" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=57381" TargetMode="External" Id="rId27" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:K23"/>
+  <x:dimension ref="A1:K24"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="9.090625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="8.920625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="24.130625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="35.510625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="5.160625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="44.080625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="9.500625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="20.050625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="13.620625" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="14.630625" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="45.330625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:11">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1380,76 +1392,106 @@
         <x:v>28</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E23" s="0" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H23" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I23" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J23" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K23" s="2" t="s">
         <x:v>96</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" spans="1:11">
+      <x:c r="B24" s="0" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="C24" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="D24" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="E24" s="0" t="n">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="F24" s="0" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="H24" s="0" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I24" s="0" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J24" s="0" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K24" s="2" t="s">
+        <x:v>100</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="K2" r:id="rId5"/>
     <x:hyperlink ref="K3" r:id="rId6"/>
     <x:hyperlink ref="K4" r:id="rId7"/>
     <x:hyperlink ref="K5" r:id="rId8"/>
     <x:hyperlink ref="K6" r:id="rId9"/>
     <x:hyperlink ref="K7" r:id="rId10"/>
     <x:hyperlink ref="K8" r:id="rId11"/>
     <x:hyperlink ref="K9" r:id="rId12"/>
     <x:hyperlink ref="K10" r:id="rId13"/>
     <x:hyperlink ref="K11" r:id="rId14"/>
     <x:hyperlink ref="K12" r:id="rId15"/>
     <x:hyperlink ref="K13" r:id="rId16"/>
     <x:hyperlink ref="K14" r:id="rId17"/>
     <x:hyperlink ref="K15" r:id="rId18"/>
     <x:hyperlink ref="K16" r:id="rId19"/>
     <x:hyperlink ref="K17" r:id="rId20"/>
     <x:hyperlink ref="K18" r:id="rId21"/>
     <x:hyperlink ref="K19" r:id="rId22"/>
     <x:hyperlink ref="K20" r:id="rId23"/>
     <x:hyperlink ref="K21" r:id="rId24"/>
     <x:hyperlink ref="K22" r:id="rId25"/>
     <x:hyperlink ref="K23" r:id="rId26"/>
+    <x:hyperlink ref="K24" r:id="rId27"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>