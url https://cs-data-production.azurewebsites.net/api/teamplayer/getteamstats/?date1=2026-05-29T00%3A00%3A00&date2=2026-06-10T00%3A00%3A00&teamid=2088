--- v1 (2026-07-21)
+++ v2 (2026-09-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fac73db703a492f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/40beba4f9f174131902a7b44ab933fd1.psmdcp" Id="Re89f7fc8be0c46e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radc6bb93ada14dba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/33cffe8b9bab4f80880e998dd063f720.psmdcp" Id="R6fe292ac4ba9455b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's U-20" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="101" uniqueCount="101">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>